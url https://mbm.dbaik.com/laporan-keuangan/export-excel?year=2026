--- v0 (2026-07-23)
+++ v1 (2026-10-29)
@@ -131,51 +131,51 @@
     <xf numFmtId="164" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D33"/>
+  <dimension ref="A1:D67"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true"/>
     <col min="2" max="4" width="22" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>LAPORAN KEUANGAN BAITUL MUTTAQIN YOUTH</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Periode Tahun 2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="0">
       <c r="A4" s="2" t="inlineStr">
         <is>
@@ -513,63 +513,471 @@
     <row r="31" spans="1:4" customHeight="0">
       <c r="A31" s="0">
         <v>27</v>
       </c>
       <c r="B31" s="3">
         <v>35000</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3">
         <v>473500</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="0">
       <c r="A32" s="0">
         <v>28</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3">
         <v>200000</v>
       </c>
       <c r="D32" s="3">
         <v>273500</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="0">
-      <c r="A33" s="4" t="inlineStr">
+      <c r="A33" s="0">
+        <v>29</v>
+      </c>
+      <c r="B33" s="3">
+        <v>40000</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3">
+        <v>313500</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" customHeight="0">
+      <c r="A34" s="0">
+        <v>30</v>
+      </c>
+      <c r="B34" s="3">
+        <v>50000</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3">
+        <v>363500</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" customHeight="0">
+      <c r="A35" s="0">
+        <v>31</v>
+      </c>
+      <c r="B35" s="3"/>
+      <c r="C35" s="3">
+        <v>42000</v>
+      </c>
+      <c r="D35" s="3">
+        <v>321500</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" customHeight="0">
+      <c r="A36" s="0">
+        <v>32</v>
+      </c>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3">
+        <v>33000</v>
+      </c>
+      <c r="D36" s="3">
+        <v>288500</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" customHeight="0">
+      <c r="A37" s="0">
+        <v>33</v>
+      </c>
+      <c r="B37" s="3">
+        <v>50000</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3">
+        <v>338500</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" customHeight="0">
+      <c r="A38" s="0">
+        <v>34</v>
+      </c>
+      <c r="B38" s="3">
+        <v>25000</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3">
+        <v>363500</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" customHeight="0">
+      <c r="A39" s="0">
+        <v>35</v>
+      </c>
+      <c r="B39" s="3">
+        <v>20000</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3">
+        <v>383500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" customHeight="0">
+      <c r="A40" s="0">
+        <v>36</v>
+      </c>
+      <c r="B40" s="3">
+        <v>30000</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3">
+        <v>413500</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" customHeight="0">
+      <c r="A41" s="0">
+        <v>37</v>
+      </c>
+      <c r="B41" s="3">
+        <v>20000</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3">
+        <v>433500</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" customHeight="0">
+      <c r="A42" s="0">
+        <v>38</v>
+      </c>
+      <c r="B42" s="3">
+        <v>45000</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3">
+        <v>478500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" customHeight="0">
+      <c r="A43" s="0">
+        <v>39</v>
+      </c>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3">
+        <v>200000</v>
+      </c>
+      <c r="D43" s="3">
+        <v>278500</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" customHeight="0">
+      <c r="A44" s="0">
+        <v>40</v>
+      </c>
+      <c r="B44" s="3">
+        <v>50000</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3">
+        <v>328500</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" customHeight="0">
+      <c r="A45" s="0">
+        <v>41</v>
+      </c>
+      <c r="B45" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3">
+        <v>338500</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" customHeight="0">
+      <c r="A46" s="0">
+        <v>42</v>
+      </c>
+      <c r="B46" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3">
+        <v>348500</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" customHeight="0">
+      <c r="A47" s="0">
+        <v>43</v>
+      </c>
+      <c r="B47" s="3">
+        <v>15000</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3">
+        <v>363500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" customHeight="0">
+      <c r="A48" s="0">
+        <v>44</v>
+      </c>
+      <c r="B48" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3">
+        <v>373500</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" customHeight="0">
+      <c r="A49" s="0">
+        <v>45</v>
+      </c>
+      <c r="B49" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3">
+        <v>383500</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" customHeight="0">
+      <c r="A50" s="0">
+        <v>46</v>
+      </c>
+      <c r="B50" s="3">
+        <v>20000</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3">
+        <v>403500</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" customHeight="0">
+      <c r="A51" s="0">
+        <v>47</v>
+      </c>
+      <c r="B51" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3">
+        <v>413500</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" customHeight="0">
+      <c r="A52" s="0">
+        <v>48</v>
+      </c>
+      <c r="B52" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3">
+        <v>423500</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" customHeight="0">
+      <c r="A53" s="0">
+        <v>49</v>
+      </c>
+      <c r="B53" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3">
+        <v>433500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" customHeight="0">
+      <c r="A54" s="0">
+        <v>50</v>
+      </c>
+      <c r="B54" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3">
+        <v>443500</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" customHeight="0">
+      <c r="A55" s="0">
+        <v>51</v>
+      </c>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3">
+        <v>150000</v>
+      </c>
+      <c r="D55" s="3">
+        <v>293500</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" customHeight="0">
+      <c r="A56" s="0">
+        <v>52</v>
+      </c>
+      <c r="B56" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3">
+        <v>303500</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" customHeight="0">
+      <c r="A57" s="0">
+        <v>53</v>
+      </c>
+      <c r="B57" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3">
+        <v>313500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" customHeight="0">
+      <c r="A58" s="0">
+        <v>54</v>
+      </c>
+      <c r="B58" s="3">
+        <v>20000</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3">
+        <v>333500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" customHeight="0">
+      <c r="A59" s="0">
+        <v>55</v>
+      </c>
+      <c r="B59" s="3">
+        <v>50000</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3">
+        <v>383500</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" customHeight="0">
+      <c r="A60" s="0">
+        <v>56</v>
+      </c>
+      <c r="B60" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3">
+        <v>393500</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" customHeight="0">
+      <c r="A61" s="0">
+        <v>57</v>
+      </c>
+      <c r="B61" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3">
+        <v>403500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" customHeight="0">
+      <c r="A62" s="0">
+        <v>58</v>
+      </c>
+      <c r="B62" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3">
+        <v>413500</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" customHeight="0">
+      <c r="A63" s="0">
+        <v>59</v>
+      </c>
+      <c r="B63" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3">
+        <v>423500</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" customHeight="0">
+      <c r="A64" s="0">
+        <v>60</v>
+      </c>
+      <c r="B64" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3">
+        <v>433500</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" customHeight="0">
+      <c r="A65" s="0">
+        <v>61</v>
+      </c>
+      <c r="B65" s="3">
+        <v>10000</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3">
+        <v>443500</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" customHeight="0">
+      <c r="A66" s="0">
+        <v>62</v>
+      </c>
+      <c r="B66" s="3">
+        <v>20000</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3">
+        <v>463500</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" customHeight="0">
+      <c r="A67" s="4" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B33" s="5">
-[...6 lines deleted...]
-        <v>273500</v>
+      <c r="B67" s="5">
+        <v>2419000</v>
+      </c>
+      <c r="C67" s="5">
+        <v>1955500</v>
+      </c>
+      <c r="D67" s="5">
+        <v>463500</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>